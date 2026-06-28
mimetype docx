--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -10,59 +10,60 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="608DA099" w14:textId="4F7E6359" w:rsidR="00046C24" w:rsidRPr="00765002" w:rsidRDefault="00765002" w:rsidP="00765002">
+    <w:p w14:paraId="608DA099" w14:textId="4C885317" w:rsidR="00046C24" w:rsidRPr="00295E98" w:rsidRDefault="00765002" w:rsidP="00765002">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Judul Artikel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A32DBC" w14:textId="00EB3313" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -137,168 +138,184 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nama Penulis Kelima </w:t>
       </w:r>
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508DB3E1" w14:textId="38435F37" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50CAD71B" w14:textId="4BA053B9" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
+    <w:p w14:paraId="50CAD71B" w14:textId="194040D9" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fakultas, Universitas, Negara (Afiliasi Penulis Pertama)</w:t>
+        <w:t>Fakultas</w:t>
+      </w:r>
+      <w:r w:rsidR="00295E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Universitas, Negara (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00765002">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Penulis Pertama)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2015E5" w14:textId="60B8CD60" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
+    <w:p w14:paraId="2A2015E5" w14:textId="35FD3873" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fakultas, Universitas, Negara (Afiliasi Penulis Kedua)</w:t>
+        <w:t>Fakultas, Universitas, Negara (Penulis Kedua)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AFBA07" w14:textId="2CABCEAB" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
+    <w:p w14:paraId="40AFBA07" w14:textId="58ECE8E6" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fakultas, Universitas, Negara (Afiliasi Penulis Ketiga)</w:t>
+        <w:t>Fakultas, Universitas, Negara (Penulis Ketiga)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BBCB48" w14:textId="56243416" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
+    <w:p w14:paraId="51BBCB48" w14:textId="57C8EEAD" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fakultas, Universitas, Negara (Afiliasi Penulis Keempat)</w:t>
+        <w:t>Fakultas, Universitas, Negara (Penulis Keempat)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A34DA62" w14:textId="45EF1226" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
+    <w:p w14:paraId="7A34DA62" w14:textId="457B5CB9" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fakultas, Universitas, Negara (Afiliasi Penulis Kelima)</w:t>
+        <w:t>Fakultas, Universitas, Negara (Penulis Kelima)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10592EB1" w14:textId="6ED48A1D" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00765002" w:rsidP="00765002">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*Email Penulis Pertama</w:t>
       </w:r>
       <w:r w:rsidR="002660E2" w:rsidRPr="00765002">
         <w:rPr>
@@ -325,268 +342,280 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="479A1996" w14:textId="3EB6375B" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Abstrak</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD46415" w14:textId="77777777" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
+    <w:p w14:paraId="4E449C43" w14:textId="45D1C574" w:rsidR="00CA5851" w:rsidRPr="00AE7F51" w:rsidRDefault="00AE7F51" w:rsidP="00AE7F51">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...150 lines deleted...]
-      <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kata kunci: </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berisi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Topik pembahasan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">penelitian yang dilaksanakan. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tujuan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dari penelitian ini. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metode </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diantaranya </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5851" w:rsidRPr="00765002">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esain penelitian, partisipan/sampel, teknik pengambilan sampel, teknik pengumpulan data, instrumen penelitian, teknik analisis data.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hasil </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5851" w:rsidRPr="00765002">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>penelitian dan interpretasi analisis data.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kesimpulan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>berupa t</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5851" w:rsidRPr="00765002">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>emuan penelitian.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>kata kunci pertama, kata kunci kedua, kata kunci ketiga.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E6051">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Max 5 Kata Kunci)</w:t>
+        <w:t>Arial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00765002">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10pt, spasi 1]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDC7BBA" w14:textId="06BF7B79" w:rsidR="00765002" w:rsidRPr="00765002" w:rsidRDefault="00765002" w:rsidP="00765002">
+    <w:p w14:paraId="62789933" w14:textId="0F9A23F3" w:rsidR="00CA5851" w:rsidRPr="008E6051" w:rsidRDefault="00CA5851" w:rsidP="00765002">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Kata kunci: </w:t>
+      </w:r>
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00765002">
+        <w:t>kata kunci pertama, kata kunci kedua, kata kunci ketiga.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Arial</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 10pt, spasi 1]</w:t>
+        <w:t xml:space="preserve"> (Max 5 Kata Kunci)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E7B71E" w14:textId="5FF316EA" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3533C0B2" w14:textId="522310E1" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00765002" w:rsidP="00765002">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1002,132 +1031,157 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hasil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B6F0CE" w14:textId="6A14F5E5" w:rsidR="00CA5851" w:rsidRPr="008E6051" w:rsidRDefault="00CA5851" w:rsidP="002A608A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Hasil penelitian disajikan dalam bentuk grafik, tabel, atau deskripsi. Analisis dan interpretasi hasil tersebut diperlukan sebelum dibahas. Tabel ditulis di tengah atau di akhir setiap teks deskripsi hasil/perolehan penelitian. Jika lebar tabel tidak cukup untuk ditulis dalam setengah halaman, dapat ditulis satu halaman penuh. Judul tabel ditulis dari kiri ke kanan, semua kata diawali huruf kapital, kecuali kata penghubung. Jika lebih dari satu baris, ditulis dengan spasi tun</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00765002">
+        <w:t>Hasil penelitian disajikan dalam bentuk grafik, tabel, atau deskripsi. Analisis dan interpretasi hasil tersebut diperlukan sebelum dibahas. Tabel ditulis di tengah atau di akhir setiap teks deskripsi hasil/perolehan penelitian. Jika lebar tabel tidak cukup untuk ditulis dalam setengah halaman, dapat ditulis satu halaman penuh. Judul tabel ditulis dari kiri ke kanan, semua kata diawali huruf kapital, kecuali kata penghubung. Jika lebih dari satu baris, ditulis dengan spasi tunggal. Misalnya, seperti yang terlihat pada Tabel 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>ggal. Misalnya, seperti yang terlihat pada Tabel 1.</w:t>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6051" w:rsidRPr="00765002">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="008E6051">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Arial</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6051">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11</w:t>
       </w:r>
       <w:r w:rsidR="008E6051" w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[</w:t>
+        <w:t>pt, rata kiri-kanan, spasi 1,</w:t>
       </w:r>
       <w:r w:rsidR="008E6051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Arial</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 11</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="008E6051" w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>pt, rata kiri-kanan, spasi 1,</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>5]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9B5A4F" w14:textId="77777777" w:rsidR="002A608A" w:rsidRDefault="002A608A" w:rsidP="00765002">
+    <w:p w14:paraId="3B9B5A4F" w14:textId="6AC2C242" w:rsidR="002A608A" w:rsidRDefault="002A608A" w:rsidP="00765002">
       <w:pPr>
         <w:pStyle w:val="JKTableCaption"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA350C5" w14:textId="305E61EB" w:rsidR="00870030" w:rsidRDefault="00870030" w:rsidP="00765002">
+      <w:pPr>
+        <w:pStyle w:val="JKTableCaption"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDF51BC" w14:textId="254F5936" w:rsidR="00870030" w:rsidRDefault="00870030" w:rsidP="00765002">
+      <w:pPr>
+        <w:pStyle w:val="JKTableCaption"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701E4421" w14:textId="77777777" w:rsidR="00870030" w:rsidRDefault="00870030" w:rsidP="00765002">
+      <w:pPr>
+        <w:pStyle w:val="JKTableCaption"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="3000919E" w14:textId="38554DED" w:rsidR="00CA5851" w:rsidRPr="00765002" w:rsidRDefault="00CA5851" w:rsidP="00765002">
       <w:pPr>
         <w:pStyle w:val="JKTableCaption"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A608A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabel 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="002A608A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -4203,94 +4257,94 @@
       <w:r w:rsidRPr="00765002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FA0E34" w:rsidRPr="00765002" w:rsidSect="008E6051">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="426" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EFF9644" w14:textId="77777777" w:rsidR="00127A90" w:rsidRDefault="00127A90" w:rsidP="008E6051">
+    <w:p w14:paraId="0F0F94E7" w14:textId="77777777" w:rsidR="00902DED" w:rsidRDefault="00902DED" w:rsidP="008E6051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01CB7E23" w14:textId="77777777" w:rsidR="00127A90" w:rsidRDefault="00127A90" w:rsidP="008E6051">
+    <w:p w14:paraId="447AAB34" w14:textId="77777777" w:rsidR="00902DED" w:rsidRDefault="00902DED" w:rsidP="008E6051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calisto MT">
     <w:panose1 w:val="02040603050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="2EF509A1" w14:textId="466C9D08" w:rsidR="00773406" w:rsidRDefault="00773406">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00773406">
@@ -4340,61 +4394,61 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1443215" cy="360000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="263C10F0" w14:textId="77777777" w:rsidR="00127A90" w:rsidRDefault="00127A90" w:rsidP="008E6051">
+    <w:p w14:paraId="0D2A624C" w14:textId="77777777" w:rsidR="00902DED" w:rsidRDefault="00902DED" w:rsidP="008E6051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05DFB134" w14:textId="77777777" w:rsidR="00127A90" w:rsidRDefault="00127A90" w:rsidP="008E6051">
+    <w:p w14:paraId="45F51DFD" w14:textId="77777777" w:rsidR="00902DED" w:rsidRDefault="00902DED" w:rsidP="008E6051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="71979A4A" w14:textId="6841FBFA" w:rsidR="008E6051" w:rsidRPr="008E6051" w:rsidRDefault="008E6051">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="id-ID"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E6051">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
       </w:rPr>
@@ -4673,60 +4727,64 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA5851"/>
     <w:rsid w:val="00046C24"/>
     <w:rsid w:val="000F230F"/>
     <w:rsid w:val="00127A90"/>
     <w:rsid w:val="001519A0"/>
     <w:rsid w:val="0017124F"/>
     <w:rsid w:val="00242666"/>
     <w:rsid w:val="002660E2"/>
+    <w:rsid w:val="00295E98"/>
     <w:rsid w:val="002A608A"/>
     <w:rsid w:val="00344094"/>
     <w:rsid w:val="0063672B"/>
     <w:rsid w:val="006A0BF0"/>
     <w:rsid w:val="006D6B48"/>
     <w:rsid w:val="00765002"/>
     <w:rsid w:val="00773406"/>
     <w:rsid w:val="007E08F4"/>
+    <w:rsid w:val="00870030"/>
     <w:rsid w:val="008E0634"/>
     <w:rsid w:val="008E6051"/>
+    <w:rsid w:val="00902DED"/>
+    <w:rsid w:val="00AE7F51"/>
     <w:rsid w:val="00B92669"/>
     <w:rsid w:val="00C433F3"/>
     <w:rsid w:val="00CA5851"/>
     <w:rsid w:val="00CD625C"/>
     <w:rsid w:val="00CF1AEB"/>
     <w:rsid w:val="00DA1AE4"/>
     <w:rsid w:val="00F1023D"/>
     <w:rsid w:val="00F952CB"/>
     <w:rsid w:val="00FA0E34"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -7205,69 +7263,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1213</Words>
-  <Characters>6917</Characters>
+  <Words>1208</Words>
+  <Characters>6892</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8114</CharactersWithSpaces>
+  <CharactersWithSpaces>8084</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Apple User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>